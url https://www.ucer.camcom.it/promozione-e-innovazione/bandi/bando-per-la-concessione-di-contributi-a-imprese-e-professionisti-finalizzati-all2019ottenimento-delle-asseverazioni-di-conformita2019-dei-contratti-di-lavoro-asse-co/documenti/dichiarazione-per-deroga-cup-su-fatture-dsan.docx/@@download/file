--- v0 (2025-12-07)
+++ v1 (2026-08-08)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="669B0F1D" w14:textId="77777777" w:rsidR="00686597" w:rsidRDefault="00686597" w:rsidP="00686597">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000066"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk47538719"/>
     </w:p>
     <w:p w14:paraId="407DFC62" w14:textId="77777777" w:rsidR="00686597" w:rsidRDefault="00686597" w:rsidP="00686597">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000066"/>
           <w:sz w:val="24"/>
@@ -145,51 +145,69 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Il/La sottoscritto/a ______________________________</w:t>
       </w:r>
       <w:r w:rsidR="00B0051F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nato/a a </w:t>
+        <w:t xml:space="preserve"> nato/a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B0051F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidR="00B0051F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
@@ -329,90 +347,118 @@
     <w:p w14:paraId="6C453307" w14:textId="77777777" w:rsidR="004C0292" w:rsidRDefault="004C0292" w:rsidP="004C0292">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A9ECD7C" w14:textId="01C6318D" w:rsidR="00F81156" w:rsidRDefault="00616872" w:rsidP="00686597">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Indirizzo sede legale __________________________ C.a.p. _________Comune ____________</w:t>
+        <w:t xml:space="preserve">Indirizzo sede legale __________________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>C.a.p.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________Comune ____________</w:t>
       </w:r>
       <w:r w:rsidR="00F81156">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00000969">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3CEFDE" w14:textId="77777777" w:rsidR="00F81156" w:rsidRDefault="00F81156" w:rsidP="00686597">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F3F67FF" w14:textId="7A476D3A" w:rsidR="00616872" w:rsidRDefault="00616872" w:rsidP="00F81156">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prov </w:t>
+        <w:t>Prov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F81156">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F81156">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Codice fiscale ____________</w:t>
       </w:r>
       <w:r w:rsidR="00B0051F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
@@ -539,68 +585,50 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="00000969">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70497B39" w14:textId="77777777" w:rsidR="00616872" w:rsidRDefault="00616872" w:rsidP="00616872">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2EBFDC7E" w14:textId="77777777" w:rsidR="00F81156" w:rsidRDefault="00F81156" w:rsidP="00616872">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E093F14" w14:textId="65BB1D35" w:rsidR="00616872" w:rsidRDefault="00616872" w:rsidP="00F81156">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -662,51 +690,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>D.P.R. 28/12/2000 n. 445</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F236161" w14:textId="77777777" w:rsidR="00616872" w:rsidRDefault="00616872" w:rsidP="00616872">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B5BB641" w14:textId="0CFFCAB6" w:rsidR="00616872" w:rsidRPr="00770AC2" w:rsidRDefault="00616872" w:rsidP="00770AC2">
+    <w:p w14:paraId="6B5BB641" w14:textId="41521E72" w:rsidR="00616872" w:rsidRPr="00770AC2" w:rsidRDefault="00616872" w:rsidP="00770AC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">che le </w:t>
       </w:r>
       <w:r w:rsidRPr="00770AC2">
         <w:rPr>
@@ -810,57 +838,65 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025-26</w:t>
       </w:r>
       <w:r w:rsidR="005F1FE8" w:rsidRPr="005F1FE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00770AC2" w:rsidRPr="00770AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D72E1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a cui è stato assegnato il</w:t>
+      </w:r>
       <w:r w:rsidRPr="00770AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>finanziato con CUP</w:t>
+        <w:t xml:space="preserve"> CUP</w:t>
       </w:r>
       <w:r w:rsidR="004C0292" w:rsidRPr="00770AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r w:rsidR="00B0051F" w:rsidRPr="00770AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00770AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
@@ -1216,51 +1252,50 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C6F21A" w14:textId="001248B4" w:rsidR="00616872" w:rsidRDefault="00616872" w:rsidP="004C0292">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="004C0292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9568" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
@@ -1276,50 +1311,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00616872" w:rsidRPr="00D70A0A" w14:paraId="3A23A474" w14:textId="77777777" w:rsidTr="00CA3322">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="71072502" w14:textId="77777777" w:rsidR="00616872" w:rsidRDefault="00616872" w:rsidP="00CA3322">
             <w:pPr>
               <w:pStyle w:val="Pidipagina"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4819"/>
                 <w:tab w:val="clear" w:pos="9638"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Estremi delle fatture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00616872" w14:paraId="54818D85" w14:textId="77777777" w:rsidTr="00CA3322">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0468D12F" w14:textId="77777777" w:rsidR="00616872" w:rsidRDefault="00616872" w:rsidP="00CA3322">
             <w:pPr>
               <w:pStyle w:val="Pidipagina"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4819"/>
                 <w:tab w:val="clear" w:pos="9638"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1732,60 +1768,60 @@
     <w:p w14:paraId="6E310F24" w14:textId="77777777" w:rsidR="00B0051F" w:rsidRPr="00B0051F" w:rsidRDefault="00B0051F" w:rsidP="00B0051F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B0051F" w:rsidRPr="00B0051F" w:rsidSect="002A4EA5">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="707" w:bottom="964" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="318FA573" w14:textId="77777777" w:rsidR="00A03738" w:rsidRDefault="00A03738">
+    <w:p w14:paraId="67F782D3" w14:textId="77777777" w:rsidR="001325AF" w:rsidRDefault="001325AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A7F72F6" w14:textId="77777777" w:rsidR="00A03738" w:rsidRDefault="00A03738">
+    <w:p w14:paraId="6FD36D05" w14:textId="77777777" w:rsidR="001325AF" w:rsidRDefault="001325AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1820,97 +1856,97 @@
     <w:altName w:val="Courier"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10D7A7A0" w14:textId="77777777" w:rsidR="00A03738" w:rsidRDefault="00A03738">
+    <w:p w14:paraId="52B91F99" w14:textId="77777777" w:rsidR="001325AF" w:rsidRDefault="001325AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7459DFBD" w14:textId="77777777" w:rsidR="00A03738" w:rsidRDefault="00A03738">
+    <w:p w14:paraId="0A9A181A" w14:textId="77777777" w:rsidR="001325AF" w:rsidRDefault="001325AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="135D74BA" w14:textId="32A95691" w:rsidR="00770AC2" w:rsidRDefault="00770AC2">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B628536" wp14:editId="5A18B65B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-325755</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-95885</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1866900" cy="473710"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="2" name="Immagine 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1948,51 +1984,51 @@
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="0C23DA43" w14:textId="77777777" w:rsidR="00770AC2" w:rsidRPr="00770AC2" w:rsidRDefault="00770AC2" w:rsidP="00770AC2">
     <w:pPr>
       <w:pStyle w:val="Corpotesto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Titolo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -3341,116 +3377,119 @@
   <w:num w:numId="7" w16cid:durableId="601106257">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="396974227">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1161039934">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1257130311">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1911885908">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1726564955">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D71F5"/>
     <w:rsid w:val="00000969"/>
     <w:rsid w:val="00064CA4"/>
     <w:rsid w:val="000C07AC"/>
     <w:rsid w:val="000C6E5F"/>
     <w:rsid w:val="00103604"/>
+    <w:rsid w:val="001325AF"/>
     <w:rsid w:val="00136E79"/>
     <w:rsid w:val="00173CC0"/>
     <w:rsid w:val="0018061C"/>
     <w:rsid w:val="00192AFD"/>
     <w:rsid w:val="001D61AC"/>
     <w:rsid w:val="001E49B5"/>
     <w:rsid w:val="00217481"/>
     <w:rsid w:val="002265C3"/>
     <w:rsid w:val="00236896"/>
     <w:rsid w:val="00236C97"/>
     <w:rsid w:val="002561E3"/>
     <w:rsid w:val="002901C4"/>
     <w:rsid w:val="002A4EA5"/>
     <w:rsid w:val="002C2402"/>
     <w:rsid w:val="002C708C"/>
     <w:rsid w:val="003143E1"/>
     <w:rsid w:val="00343C3D"/>
     <w:rsid w:val="00372937"/>
     <w:rsid w:val="003B7DCD"/>
     <w:rsid w:val="00445966"/>
     <w:rsid w:val="004611B1"/>
+    <w:rsid w:val="00463E43"/>
     <w:rsid w:val="00473671"/>
     <w:rsid w:val="004C0292"/>
     <w:rsid w:val="004D71F5"/>
     <w:rsid w:val="005149E0"/>
     <w:rsid w:val="00532E7C"/>
     <w:rsid w:val="0055333A"/>
     <w:rsid w:val="00555174"/>
     <w:rsid w:val="005A0DC4"/>
     <w:rsid w:val="005A64C6"/>
     <w:rsid w:val="005F1FE8"/>
     <w:rsid w:val="00616872"/>
     <w:rsid w:val="00637514"/>
     <w:rsid w:val="0067255D"/>
     <w:rsid w:val="0068229B"/>
     <w:rsid w:val="00685961"/>
     <w:rsid w:val="00686597"/>
     <w:rsid w:val="006B340F"/>
     <w:rsid w:val="006C2DE5"/>
     <w:rsid w:val="00716D46"/>
     <w:rsid w:val="00770AC2"/>
     <w:rsid w:val="007A18D9"/>
     <w:rsid w:val="007A6086"/>
     <w:rsid w:val="007C333A"/>
     <w:rsid w:val="007D10D0"/>
     <w:rsid w:val="007E2C60"/>
@@ -3462,50 +3501,51 @@
     <w:rsid w:val="008F4179"/>
     <w:rsid w:val="00901CCF"/>
     <w:rsid w:val="009074FF"/>
     <w:rsid w:val="009541AC"/>
     <w:rsid w:val="0096376E"/>
     <w:rsid w:val="0098158E"/>
     <w:rsid w:val="00997147"/>
     <w:rsid w:val="009A3A92"/>
     <w:rsid w:val="00A03738"/>
     <w:rsid w:val="00A068F9"/>
     <w:rsid w:val="00A109BC"/>
     <w:rsid w:val="00A27CE7"/>
     <w:rsid w:val="00AF1E8A"/>
     <w:rsid w:val="00B0051F"/>
     <w:rsid w:val="00B373F5"/>
     <w:rsid w:val="00B7364A"/>
     <w:rsid w:val="00BA04BC"/>
     <w:rsid w:val="00BA354C"/>
     <w:rsid w:val="00BC1FE2"/>
     <w:rsid w:val="00BD4960"/>
     <w:rsid w:val="00BF4526"/>
     <w:rsid w:val="00C24EF3"/>
     <w:rsid w:val="00C8164F"/>
     <w:rsid w:val="00CE2120"/>
     <w:rsid w:val="00CE784F"/>
+    <w:rsid w:val="00D72E1F"/>
     <w:rsid w:val="00DD3211"/>
     <w:rsid w:val="00E10BEC"/>
     <w:rsid w:val="00EB4677"/>
     <w:rsid w:val="00EB7CA5"/>
     <w:rsid w:val="00ED0756"/>
     <w:rsid w:val="00EF52A5"/>
     <w:rsid w:val="00F1281E"/>
     <w:rsid w:val="00F2076E"/>
     <w:rsid w:val="00F46CAF"/>
     <w:rsid w:val="00F81156"/>
     <w:rsid w:val="00FA51CD"/>
     <w:rsid w:val="00FA5FB5"/>
     <w:rsid w:val="00FF2316"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5189,50 +5229,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101009C1302C657B9D44B8C65927D5D7F930C" ma:contentTypeVersion="0" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="13918ef31c32a89918ec5ff24d80fca5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="de2c2bff39701977361371fca1d1563b">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo di contenuto"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titolo"/>
@@ -5302,128 +5351,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8DDE8D0-0654-4085-95B1-744AEB5BA33F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19894C9C-A632-47FD-8F58-8BC31B8F0FEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{947B73C9-4DA3-4315-9DDF-8C4BAC183261}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>354</Words>
-  <Characters>2020</Characters>
+  <Words>342</Words>
+  <Characters>1950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ALLEGATO 4-1) – richiesta di acconto impresa singola</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>provincia di modena</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2370</CharactersWithSpaces>
+  <CharactersWithSpaces>2288</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ALLEGATO 4-1) – richiesta di acconto impresa singola</dc:title>
   <dc:subject/>
   <dc:creator>regione emilia-romagna</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Tuzzi Massimiliano</vt:lpwstr>
   </property>